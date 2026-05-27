--- v0 (2026-02-25)
+++ v1 (2026-05-27)
@@ -1,5052 +1,8127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...13 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+    <w:p w14:paraId="2BCBB5FE" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00084143">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:shd w:fill="ffffff" w:val="clear"/>
-[...1 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="200" w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+    <w:p w14:paraId="4111996E" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...1 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
-          <w:b w:val="1"/>
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Modelos de Tabelas</w:t>
+        <w:t>Modelos de Tabelas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+    <w:p w14:paraId="5B37E7BA" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00084143">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...1 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
+        <w:tag w:val="goog_rdk_0"/>
+        <w:id w:val="1949746844"/>
         <w:lock w:val="contentLocked"/>
-        <w:id w:val="1949746844"/>
-        <w:tag w:val="goog_rdk_0"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="Table1"/>
-[...2 lines deleted...]
-            <w:jc w:val="left"/>
+            <w:tblStyle w:val="a"/>
+            <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="180" w:bottomFromText="180" w:vertAnchor="text" w:tblpX="-480"/>
+            <w:tblW w:w="10204" w:type="dxa"/>
+            <w:tblInd w:w="0" w:type="dxa"/>
             <w:tblBorders>
-              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-              <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideH w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
-            <w:tblLook w:val="0400"/>
+            <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1696"/>
             <w:gridCol w:w="4686"/>
             <w:gridCol w:w="2124"/>
             <w:gridCol w:w="1698"/>
-            <w:tblGridChange w:id="0">
-[...6 lines deleted...]
-            </w:tblGridChange>
           </w:tblGrid>
-          <w:tr>
+          <w:tr w:rsidR="00084143" w14:paraId="43C14B50" w14:textId="77777777">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="10204" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="272464"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0AC1B173" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:color w:val="FFFFFF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:color w:val="FFFFFF"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Tabela 1.Título de tabela</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00084143" w14:paraId="097145BA" w14:textId="77777777">
             <w:trPr>
-              <w:cantSplit w:val="0"/>
-              <w:tblHeader w:val="0"/>
+              <w:trHeight w:val="624"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
-                <w:gridSpan w:val="4"/>
+                <w:tcW w:w="1696" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+                  <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:fill="272464" w:val="clear"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
-[...19 lines deleted...]
-                  <w:t xml:space="preserve">Tabela 1.Título de tabela</w:t>
+              <w:p w14:paraId="6973214A" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Bases</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4686" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="00D0FCF0" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Combinações</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2124" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6C8429A0" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Resultados </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="253DBFEF" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Totais</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1698" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4CF90CEA" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Selecionados para análise final</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
-          <w:tr>
+          <w:tr w:rsidR="00084143" w14:paraId="4DC1FC4D" w14:textId="77777777">
             <w:trPr>
-              <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-              <w:tblHeader w:val="0"/>
+              <w:trHeight w:val="454"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="1696" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-                  <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+                  <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
-[...17 lines deleted...]
-                  <w:t xml:space="preserve">Bases</w:t>
+              <w:p w14:paraId="598CA671" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>MEDLINE</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="4686" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-                  <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+                  <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
-[...17 lines deleted...]
-                  <w:t xml:space="preserve">Combinações</w:t>
+              <w:p w14:paraId="03DA2DE6" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>(COVID</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>-19</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>) AND Quarantine AND</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>myopia</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="2124" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-                  <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+                  <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
-[...38 lines deleted...]
-                  <w:t xml:space="preserve">Totais</w:t>
+              <w:p w14:paraId="641F72CC" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>44</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="1698" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-                  <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+                  <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
-[...17 lines deleted...]
-                  <w:t xml:space="preserve">Selecionados para análise final</w:t>
+              <w:p w14:paraId="2583D653" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>1</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
-          <w:tr>
+          <w:tr w:rsidR="00084143" w14:paraId="262F1DD3" w14:textId="77777777">
             <w:trPr>
-              <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-              <w:tblHeader w:val="0"/>
+              <w:trHeight w:val="454"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="1696" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="25F9011F" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>MEDLINE</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4686" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5CACD25C" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:color w:val="202124"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="202124"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>(asthenopia) AND (("2020/01/01"[Date - Entry] : "2021/01/01"[Date - Entry]))</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2124" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6D0EF3ED" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>33</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1698" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="71B0C980" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>0</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00084143" w14:paraId="668F7513" w14:textId="77777777">
+            <w:trPr>
+              <w:trHeight w:val="454"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1696" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7897F7E6" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>BVS</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4686" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="790E20FF" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:color w:val="202124"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="202124"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>(COVID-19) AND (quarantine) AND (myopia)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2124" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2E14CCF3" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>6</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1698" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6F0758EC" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00084143">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="07EB3CFD" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>0</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00084143" w14:paraId="5C9CA315" w14:textId="77777777">
+            <w:trPr>
+              <w:trHeight w:val="454"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1696" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
-[...13 lines deleted...]
-                  <w:t xml:space="preserve">MEDLINE</w:t>
+              <w:p w14:paraId="288B3877" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>GOOGLE</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="0001E98D" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>ACADÊMICO</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="4686" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
-[...49 lines deleted...]
-                  <w:t xml:space="preserve">myopia</w:t>
+              <w:p w14:paraId="6469822A" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:color w:val="202124"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="202124"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>(eye strain) AND (COVID-19) AND (college students)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="2124" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
-[...13 lines deleted...]
-                  <w:t xml:space="preserve">44</w:t>
+              <w:p w14:paraId="3EB36B16" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>420</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="1698" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
-[...13 lines deleted...]
-                  <w:t xml:space="preserve">1</w:t>
+              <w:p w14:paraId="04200CED" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>7</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
-          <w:tr>
+          <w:tr w:rsidR="00084143" w14:paraId="4A5491A9" w14:textId="77777777">
             <w:trPr>
-              <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-              <w:tblHeader w:val="0"/>
+              <w:trHeight w:val="170"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
-                <w:vAlign w:val="center"/>
-[...332 lines deleted...]
-              <w:tcPr>
+                <w:tcW w:w="10204" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:tcBorders>
-                  <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+                  <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:fill="f2f2f2" w:val="clear"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
-[...17 lines deleted...]
-                  <w:t xml:space="preserve">Legenda de Tabela.</w:t>
+              <w:p w14:paraId="0029454F" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Legenda de Tabela.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+    <w:p w14:paraId="2964CF72" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00084143">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:i w:val="1"/>
-          <w:iCs w:val="1"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+    <w:p w14:paraId="1B77227B" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00084143">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
+        <w:tag w:val="goog_rdk_1"/>
+        <w:id w:val="-1577313001"/>
         <w:lock w:val="contentLocked"/>
-        <w:id w:val="-1577313001"/>
-        <w:tag w:val="goog_rdk_1"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="Table2"/>
-[...2 lines deleted...]
-            <w:jc w:val="left"/>
+            <w:tblStyle w:val="a0"/>
+            <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="180" w:bottomFromText="180" w:vertAnchor="text" w:tblpX="-540"/>
+            <w:tblW w:w="10320" w:type="dxa"/>
+            <w:tblInd w:w="0" w:type="dxa"/>
             <w:tblBorders>
-              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-              <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideH w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
-            <w:tblLook w:val="0000"/>
+            <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1830"/>
             <w:gridCol w:w="2880"/>
             <w:gridCol w:w="5610"/>
-            <w:tblGridChange w:id="0">
-[...5 lines deleted...]
-            </w:tblGridChange>
           </w:tblGrid>
-          <w:tr>
+          <w:tr w:rsidR="00084143" w14:paraId="78FAAC94" w14:textId="77777777">
             <w:trPr>
-              <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-              <w:tblHeader w:val="0"/>
+              <w:trHeight w:val="227"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="10320" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:tcBorders>
-                  <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:fill="272464" w:val="clear"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="272464"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
-[...5 lines deleted...]
-                    <w:color w:val="ffffff"/>
+              <w:p w14:paraId="447288E6" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:color w:val="FFFFFF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-                    <w:color w:val="ffffff"/>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:color w:val="FFFFFF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
-                    <w:rtl w:val="0"/>
-[...1 lines deleted...]
-                  <w:t xml:space="preserve">Tabela 2. Título de tabela</w:t>
+                  </w:rPr>
+                  <w:t>Tabela 2. Título de tabela</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
-          <w:tr>
+          <w:tr w:rsidR="00084143" w14:paraId="1D93DAF3" w14:textId="77777777">
             <w:trPr>
-              <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-              <w:tblHeader w:val="0"/>
+              <w:trHeight w:val="376"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="1830" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-                  <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+                  <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+              <w:p w14:paraId="43BB9F7A" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
                 <w:pPr>
                   <w:spacing w:before="11" w:line="259" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-                  </w:rPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Autor</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="2880" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-                  <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+                  <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+              <w:p w14:paraId="0FE1F2F3" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
                 <w:pPr>
                   <w:spacing w:before="11" w:line="259" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-                  </w:rPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Objetivo</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="5610" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-                  <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+                  <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+              <w:p w14:paraId="6A320FC5" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
                 <w:pPr>
                   <w:spacing w:before="11" w:line="259" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-                  </w:rPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Consequências</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
-          <w:tr>
+          <w:tr w:rsidR="00084143" w14:paraId="744AD5AB" w14:textId="77777777">
             <w:trPr>
-              <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-              <w:tblHeader w:val="0"/>
+              <w:trHeight w:val="1247"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="1830" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+                  <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+              <w:p w14:paraId="4C4362B6" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
                 <w:pPr>
                   <w:spacing w:line="259" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:i w:val="1"/>
-                    <w:iCs w:val="1"/>
+                    <w:i/>
+                    <w:iCs/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                    <w:iCs w:val="1"/>
+                <w:r>
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
-                    <w:rtl w:val="0"/>
-[...1 lines deleted...]
-                  <w:t xml:space="preserve">Dr. Vijaya Lakshmi</w:t>
+                  </w:rPr>
+                  <w:t>Dr. Vijaya Lakshmi</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="2880" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+                  <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+              <w:p w14:paraId="502EB011" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
                 <w:pPr>
                   <w:spacing w:before="3" w:line="259" w:lineRule="auto"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-                  <w:t xml:space="preserve">Visou examinar a relação da pandemia de covid-19 com distúrbios na visão, devido ao tempo excessivo na frente das telas.</w:t>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Visou examinar a relação da pandemia de covid-19 com distúrbios na visão, devido ao tempo excessivo na frente das telas.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="5610" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+                  <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+              <w:p w14:paraId="2A254EC0" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
-                  <w:ind w:left="92" w:right="81" w:firstLine="0"/>
+                  <w:ind w:left="92" w:right="81"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-                  <w:t xml:space="preserve">Com um aumento de 2,8 a 9,9 horas na frente de telas, foi afetada a visão ocular de inúmeros estudantes, proporcionada pela fadiga ocular e olho seco. O artigo citou medidas preventivas, como ter intervalos a cada 15 minutos fora das telas, utilizar colírios e ter um hábito de massagear a região ocular.</w:t>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Com um aumento de 2,8 a 9,9 horas na frente de telas, foi afetada a visão ocular de inúmeros estudantes, proporcionada pela fadiga ocular e olho seco. O artigo citou medidas preventivas, como ter intervalos a cada 15 minutos fora das telas, utilizar colírios e ter um hábito de massagear a região ocular.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
-          <w:tr>
+          <w:tr w:rsidR="00084143" w14:paraId="59130CA7" w14:textId="77777777">
             <w:trPr>
-              <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-              <w:tblHeader w:val="0"/>
+              <w:trHeight w:val="1247"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="d9d9d9" w:val="clear"/>
+                <w:tcW w:w="1830" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+              <w:p w14:paraId="75F3EA9E" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
                 <w:pPr>
                   <w:spacing w:before="35" w:line="276" w:lineRule="auto"/>
-                  <w:ind w:left="34" w:right="25" w:firstLine="0"/>
-[...3 lines deleted...]
-                    <w:iCs w:val="1"/>
+                  <w:ind w:left="34" w:right="25"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                    <w:iCs w:val="1"/>
+                <w:r>
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
-                    <w:rtl w:val="0"/>
-[...1 lines deleted...]
-                  <w:t xml:space="preserve">Hyojin Kim e Se-Jin Kim</w:t>
+                  </w:rPr>
+                  <w:t>Hyojin Kim e Se-Jin Kim</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="d9d9d9" w:val="clear"/>
+                <w:tcW w:w="2880" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+              <w:p w14:paraId="297CA603" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
                 <w:pPr>
                   <w:spacing w:before="8" w:line="259" w:lineRule="auto"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-                  <w:t xml:space="preserve">Visou a orientação preventiva para os sintomas oculares dos indivíduos que estavam utilizando tecnologias remotas durante a pandemia de covid-19.</w:t>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Visou a orientação preventiva para os sintomas oculares dos indivíduos que estavam utilizando tecnologias remotas durante a pandemia de covid-19.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="d9d9d9" w:val="clear"/>
+                <w:tcW w:w="5610" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+              <w:p w14:paraId="2DF9893F" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
                 <w:pPr>
                   <w:spacing w:before="8" w:line="259" w:lineRule="auto"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-                  <w:t xml:space="preserve">Observou-se que com carga horária de mais de 4 horas por dia na frente de dispositivos eletrônicos, intensificou-se os sintomas oculares nos estudantes, como a fadiga ocular, síndrome do olho seco, olhos cansados e perda de foco durante a leitura. Foi citado repouso ocular, piscar intensamente durante as aulas e utilizar colírios na superfície ocular para amenizar tais manifestações.</w:t>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Observou-se que com carga horária de mais de 4 horas por dia na frente de dispositivos eletrônicos, intensificou-se os sintomas oculares nos estudantes, como a fadiga ocular, síndrome do olho seco, olhos cansados e perda de foco durante a leitura. Foi citado repouso ocular, piscar intensamente durante as aulas e utilizar colírios na superfície ocular para amenizar tais manifestações.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
-          <w:tr>
+          <w:tr w:rsidR="00084143" w14:paraId="38B57D6C" w14:textId="77777777">
             <w:trPr>
-              <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-              <w:tblHeader w:val="0"/>
+              <w:trHeight w:val="1247"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="1830" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+              <w:p w14:paraId="4AD9498B" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
                 <w:pPr>
                   <w:spacing w:line="259" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:i w:val="1"/>
-                    <w:iCs w:val="1"/>
+                    <w:i/>
+                    <w:iCs/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                    <w:iCs w:val="1"/>
+                <w:r>
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
-                    <w:rtl w:val="0"/>
-[...1 lines deleted...]
-                  <w:t xml:space="preserve">Surabhi Singh</w:t>
+                  </w:rPr>
+                  <w:t>Surabhi Singh</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="2880" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+              <w:p w14:paraId="0CE74266" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
                 <w:pPr>
                   <w:spacing w:line="259" w:lineRule="auto"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-                  <w:t xml:space="preserve">Teve o propósito de estudar o ensino remoto durante o contexto pandêmico e os seus efeitos na saúde visual dos graduandos.</w:t>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Teve o propósito de estudar o ensino remoto durante o contexto pandêmico e os seus efeitos na saúde visual dos graduandos.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="5610" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+              <w:p w14:paraId="1EEB01EC" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
                 <w:pPr>
                   <w:spacing w:before="179" w:line="276" w:lineRule="auto"/>
-                  <w:ind w:left="65" w:right="53" w:firstLine="0"/>
+                  <w:ind w:left="65" w:right="53"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-                  <w:t xml:space="preserve">Notou-se, após a exposição de sessões online, a intensificação da tensão e fadiga ocular, cansaço visual, dor de cabeça, olhos secos lacrimejantes ou com coceira, visão embaçada e sensação de queimação nos olhos. Ao final, é citado medidas profiláticas, por exemplo, fechar os olhos por alguns minutos e diminuir o brilho dos dispositivos, para a amenização desses sintomas.</w:t>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Notou-se, após a exposição de sessões online, a intensificação da tensão e fadiga ocular, cansaço visual, dor de cabeça, olhos secos lacrimejantes ou com coceira, visão embaçada e sensação de queimação nos olhos. Ao final, é citado medidas profiláticas, por exemplo, fechar os olhos por alguns minutos e diminuir o brilho dos dispositivos, para a amenização desses sintomas.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
-          <w:tr>
+          <w:tr w:rsidR="00084143" w14:paraId="08C5EB15" w14:textId="77777777">
             <w:trPr>
-              <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-              <w:tblHeader w:val="0"/>
+              <w:trHeight w:val="227"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="10320" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
-                <w:shd w:fill="f2f2f2" w:val="clear"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
-[...17 lines deleted...]
-                  <w:t xml:space="preserve">Legenda da Tabela.</w:t>
+              <w:p w14:paraId="2599650A" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Legenda da Tabela.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+    <w:p w14:paraId="2BD82BD1" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00084143">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:i w:val="1"/>
-[...1 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+    <w:p w14:paraId="1F15CAB1" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00084143">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:i w:val="1"/>
-[...1 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+    <w:p w14:paraId="220DB302" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00084143">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:i w:val="1"/>
-[...1 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+    <w:p w14:paraId="02990AE1" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00084143">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:i w:val="1"/>
-[...1 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+    <w:p w14:paraId="4443013A" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00084143">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:i w:val="1"/>
-[...1 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+    <w:p w14:paraId="5992DD58" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00084143">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:i w:val="1"/>
-[...1 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+    <w:p w14:paraId="7242708D" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00084143">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:i w:val="1"/>
-[...1 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+    <w:p w14:paraId="79E4CD87" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00084143">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:i w:val="1"/>
-[...1 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+    <w:p w14:paraId="59AD9B11" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00084143">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:i w:val="1"/>
-[...1 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+    <w:p w14:paraId="7422D216" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00084143">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:i w:val="1"/>
-[...1 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+    <w:p w14:paraId="76E279F2" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00084143">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:i w:val="1"/>
-[...1 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+    <w:p w14:paraId="696D1EBD" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00084143">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:i w:val="1"/>
-[...1 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+    <w:p w14:paraId="1A41332C" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00084143">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:i w:val="1"/>
-[...1 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
+        <w:tag w:val="goog_rdk_2"/>
+        <w:id w:val="-653028679"/>
         <w:lock w:val="contentLocked"/>
-        <w:id w:val="-653028679"/>
-        <w:tag w:val="goog_rdk_2"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="Table3"/>
-[...2 lines deleted...]
-            <w:jc w:val="left"/>
+            <w:tblStyle w:val="a1"/>
+            <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="180" w:bottomFromText="180" w:vertAnchor="text" w:tblpX="-555"/>
+            <w:tblW w:w="10194" w:type="dxa"/>
+            <w:tblInd w:w="0" w:type="dxa"/>
             <w:tblBorders>
-              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
-[...4 lines deleted...]
-              <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
-            <w:tblLook w:val="0600"/>
+            <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="6150"/>
             <w:gridCol w:w="2022"/>
             <w:gridCol w:w="2022"/>
-            <w:tblGridChange w:id="0">
-[...5 lines deleted...]
-            </w:tblGridChange>
           </w:tblGrid>
-          <w:tr>
+          <w:tr w:rsidR="00084143" w14:paraId="1B00EBB5" w14:textId="77777777">
             <w:trPr>
-              <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-              <w:tblHeader w:val="0"/>
+              <w:trHeight w:val="227"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="10194" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:tcBorders>
-                  <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
-[...1 lines deleted...]
-                  <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
+                  <w:top w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                 </w:tcBorders>
-                <w:shd w:fill="272464" w:val="clear"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="272464"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
-[...5 lines deleted...]
-                    <w:color w:val="ffffff"/>
+              <w:p w14:paraId="5254D1C9" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:color w:val="FFFFFF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-                    <w:color w:val="ffffff"/>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:color w:val="FFFFFF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
-                    <w:rtl w:val="0"/>
-[...1 lines deleted...]
-                  <w:t xml:space="preserve">Tabela 3. Título da tabela</w:t>
+                  </w:rPr>
+                  <w:t>Tabela 3. Título da tabela</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
-          <w:tr>
+          <w:tr w:rsidR="00084143" w14:paraId="570D1A16" w14:textId="77777777">
             <w:trPr>
-              <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-              <w:tblHeader w:val="0"/>
+              <w:trHeight w:val="283"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="6150" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-[...1 lines deleted...]
-                  <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
+                  <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+              <w:p w14:paraId="0D5F3082" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
-                    <w:b w:val="1"/>
-[...13 lines deleted...]
-                  <w:t xml:space="preserve">Características</w:t>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Características</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="2022" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-[...2 lines deleted...]
-                  <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
+                  <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+              <w:p w14:paraId="17D4B615" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:b w:val="1"/>
-[...13 lines deleted...]
-                  <w:t xml:space="preserve">X (Média)</w:t>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>X (Média)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="2022" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-[...2 lines deleted...]
-                  <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
+                  <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+              <w:p w14:paraId="565A08B6" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:rPr>
-                    <w:b w:val="1"/>
-[...13 lines deleted...]
-                  <w:t xml:space="preserve">Desvio Padrão</w:t>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Desvio Padrão</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
-          <w:tr>
+          <w:tr w:rsidR="00084143" w14:paraId="2556F804" w14:textId="77777777">
             <w:trPr>
-              <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-              <w:tblHeader w:val="0"/>
+              <w:trHeight w:val="270"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="6150" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-[...1 lines deleted...]
-                  <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
+                  <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+              <w:p w14:paraId="2CAEB461" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
-                    <w:b w:val="1"/>
-[...13 lines deleted...]
-                  <w:t xml:space="preserve">Idade</w:t>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Idade</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="2022" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-[...2 lines deleted...]
-                  <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
+                  <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+              <w:p w14:paraId="454AC6C7" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-                  <w:t xml:space="preserve">47,68</w:t>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>47,68</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="2022" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-[...2 lines deleted...]
-                  <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
+                  <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+              <w:p w14:paraId="60B89C74" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-                  <w:t xml:space="preserve">13,14</w:t>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>13,14</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
-          <w:tr>
+          <w:tr w:rsidR="00084143" w14:paraId="22F1B8BC" w14:textId="77777777">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6150" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="14757E2F" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Tempo de formação em Medicina</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2022" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="7A76848C" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>22,41</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2022" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="2FC7E6E5" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>13,03</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00084143" w14:paraId="339B38C1" w14:textId="77777777">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6150" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="2E48BA19" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Tempo de Docência na faculdade estudada</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2022" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="37181498" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>6,1</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2022" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="31DAD7F2" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>3,7</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00084143" w14:paraId="502B07FA" w14:textId="77777777">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6150" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="64DD15C8" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Sexo</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="1099996A" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">   </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Feminino</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="6F9F1F5E" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">   Masculino</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2022" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="46834B44" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>N</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="35EB3BC2" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>43</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="1C6042F7" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>37</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2022" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="33F5CE21" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>%</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="77F19E01" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>53,75%</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="0B477A49" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>46,25%</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00084143" w14:paraId="20CC98A2" w14:textId="77777777">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6150" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="1DDDEA46" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Residência/Especialização</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="65713AD9" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">    </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Ginecologia e Obstetrícia / Saúde Materno Infantil</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="43EB723F" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">    Pediatria / Neonatologia</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="3A8AA571" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">    Cirurgia Geral</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="73F9AF9F" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">    Clínica Médica</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="4CD36338" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">    Dermatologia</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="649229F1" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">    Pneumologia</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="565FF125" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">    Radiologia</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="39B2F62D" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">    Cardiologia</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="219AFF1B" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">    Gastroenterologia</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="523971B8" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">    Geriatria</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="00CC818E" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">    Nefrologia</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="4092D2AB" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">    Oncologia</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="5BA8B8CC" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">    Psiquiatria</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="72C644C5" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">    Oftalmologia</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2022" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="3B493187" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00084143">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="01FDDA8B" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>23</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="02B5B974" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>11</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="1098380A" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>8</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="3AAA9824" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>8</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="3D9B7E5B" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>4</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="114B3231" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>4</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="0CD14012" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>4</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="5293A3D7" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>4</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="05015CE1" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>3</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="2054DB30" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>3</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="726983CC" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>3</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="54F20E43" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>2</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="651A0292" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>2</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="31E179E6" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>1</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2022" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="320E44BF" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00084143">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="68702535" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>28,75</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="31504995" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>13,75</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="70239F1C" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>10</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="219BE80A" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>10</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="75218CA4" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>5</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="231D5495" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>5</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="3742AC46" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>5</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="13D7D299" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>5</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="59B6F0E7" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>3,75</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="5A44A608" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>3,75</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="16A27220" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>3,75</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="7100FAB5" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>2,5</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="4D9EDDBA" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>2,5</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="62ACF8AB" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>1,25</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00084143" w14:paraId="25362EBE" w14:textId="77777777">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6150" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="64083087" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:keepLines/>
+                  <w:spacing w:after="120"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:highlight w:val="white"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:highlight w:val="white"/>
+                  </w:rPr>
+                  <w:t>Mestrado</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="293A954B" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:keepLines/>
+                  <w:spacing w:after="120"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:highlight w:val="white"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:highlight w:val="white"/>
+                  </w:rPr>
+                  <w:t>Doutorado</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2022" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="477E2773" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:keepLines/>
+                  <w:widowControl w:val="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>34</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="4DBC5260" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:keepLines/>
+                  <w:widowControl w:val="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>25</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2022" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="4CB1006B" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:keepLines/>
+                  <w:widowControl w:val="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>42,5</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="3D69F704" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:keepLines/>
+                  <w:widowControl w:val="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>31,25</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00084143" w14:paraId="6CD55324" w14:textId="77777777">
             <w:trPr>
-              <w:cantSplit w:val="0"/>
-              <w:tblHeader w:val="0"/>
+              <w:trHeight w:val="283"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="6150" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
-[...1 lines deleted...]
-                  <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
+                  <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
-[...18 lines deleted...]
-                  <w:t xml:space="preserve">Tempo de formação em Medicina</w:t>
+              <w:p w14:paraId="2AAC0425" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:keepLines/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:highlight w:val="white"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:highlight w:val="white"/>
+                  </w:rPr>
+                  <w:t>Uso da telemedicina</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="2022" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-                  <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
+                  <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
-                <w:pPr>
+              <w:p w14:paraId="2427C01B" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00084143">
+                <w:pPr>
+                  <w:keepLines/>
                   <w:widowControl w:val="0"/>
-                  <w:spacing w:line="276" w:lineRule="auto"/>
-[...13 lines deleted...]
-                </w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
+                <w:tcW w:w="2022" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-                  <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
+                  <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
-                <w:pPr>
+              <w:p w14:paraId="24019C49" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00084143">
+                <w:pPr>
+                  <w:keepLines/>
                   <w:widowControl w:val="0"/>
-                  <w:spacing w:line="276" w:lineRule="auto"/>
-[...13 lines deleted...]
-                </w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:tc>
           </w:tr>
-          <w:tr>
+          <w:tr w:rsidR="00084143" w14:paraId="5B358E5C" w14:textId="77777777">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6150" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="4EE375E0" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:keepLines/>
+                  <w:spacing w:after="120"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:highlight w:val="white"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:highlight w:val="white"/>
+                  </w:rPr>
+                  <w:t>Utilizou/utiliza</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="072DFE80" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:keepLines/>
+                  <w:spacing w:after="120"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:highlight w:val="white"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:highlight w:val="white"/>
+                  </w:rPr>
+                  <w:t>Satisfação</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="0A892C1A" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:keepLines/>
+                  <w:spacing w:after="120"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:highlight w:val="white"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:highlight w:val="white"/>
+                  </w:rPr>
+                  <w:t>Facilidade no trabalho</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="4B6D8C61" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:keepLines/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:highlight w:val="white"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:highlight w:val="white"/>
+                  </w:rPr>
+                  <w:t>Renovação de receitas</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="44AF4226" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:keepLines/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:highlight w:val="white"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:highlight w:val="white"/>
+                  </w:rPr>
+                  <w:t>Sanar dúvidas de pacientes</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="12898EA3" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:keepLines/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:highlight w:val="white"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:highlight w:val="white"/>
+                  </w:rPr>
+                  <w:t>Idade</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2022" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="4231CD18" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:keepLines/>
+                  <w:widowControl w:val="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>43</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="0B95EF4F" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:keepLines/>
+                  <w:widowControl w:val="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>36</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="120A5828" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:keepLines/>
+                  <w:widowControl w:val="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>40</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="31E4C1AF" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:keepLines/>
+                  <w:widowControl w:val="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>31</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="2FE73788" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:keepLines/>
+                  <w:widowControl w:val="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>40</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="544A37E5" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:keepLines/>
+                  <w:widowControl w:val="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>41,2</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2022" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="3E4F1DB7" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:keepLines/>
+                  <w:widowControl w:val="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>53,75</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="7C33C0EE" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00084143">
+                <w:pPr>
+                  <w:keepLines/>
+                  <w:widowControl w:val="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="687D674A" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:keepLines/>
+                  <w:widowControl w:val="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>(84,72)</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="2DF07367" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:keepLines/>
+                  <w:widowControl w:val="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>(93,02)</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="7C87F102" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:keepLines/>
+                  <w:widowControl w:val="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>(72,09)</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="0635DB95" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:keepLines/>
+                  <w:widowControl w:val="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>DP=5,8</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00084143" w14:paraId="057BBB9B" w14:textId="77777777">
             <w:trPr>
-              <w:cantSplit w:val="0"/>
-              <w:tblHeader w:val="0"/>
+              <w:trHeight w:val="227"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
-                <w:tcBorders>
-[...1860 lines deleted...]
-              <w:tcPr>
+                <w:tcW w:w="10194" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:tcBorders>
-                  <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-[...1 lines deleted...]
-                  <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
+                  <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                 </w:tcBorders>
-                <w:shd w:fill="f2f2f2" w:val="clear"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
-[...17 lines deleted...]
-                  <w:t xml:space="preserve">Legenda de Tabela</w:t>
+              <w:p w14:paraId="30A35835" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Legenda de Tabela</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
+    <w:p w14:paraId="76D8CE52" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00494E00">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
-[...148 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
+    <w:p w14:paraId="767015A6" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00494E00">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:sectPr>
-[...5 lines deleted...]
-          </w:cols>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44FB76DE" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00494E00">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E0BFC56" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00494E00">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CDC5958" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00494E00">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C5C403D" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00494E00">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A1931A3" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00494E00">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53920D02" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00494E00">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2509FAEB" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00494E00">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AEBC026" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00494E00" w:rsidP="00085FC5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Modelos de Quadros</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11371CD1" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00494E00">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="180" w:bottomFromText="180" w:vertAnchor="text" w:tblpX="-480"/>
+        <w:tblW w:w="10204" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1696"/>
+        <w:gridCol w:w="4686"/>
+        <w:gridCol w:w="2124"/>
+        <w:gridCol w:w="1698"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00494E00" w14:paraId="1C4A3CC3" w14:textId="77777777" w:rsidTr="00085FC5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10204" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="272464"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A593B72" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Quadro</w:t>
+            </w:r>
+            <w:r w:rsidR="00494E00">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1.Título de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>quadro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00494E00" w14:paraId="247DD150" w14:textId="77777777" w:rsidTr="00085FC5">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6709CF17" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00896E68">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Bases</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E5AA5C7" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00896E68">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Combinações</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7696D03B" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00896E68">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resultados </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12BF5AE7" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00896E68">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Totais</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="520EFFF2" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00896E68">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Selecionados para análise final</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00494E00" w14:paraId="03CAE602" w14:textId="77777777" w:rsidTr="00085FC5">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09D3C135" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00896E68">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>MEDLINE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA7CB40" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00896E68">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(COVID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>) AND Quarantine AND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>myopia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F2D042F" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00896E68">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D063FD0" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00896E68">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00494E00" w14:paraId="731A635A" w14:textId="77777777" w:rsidTr="00085FC5">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19E68D3B" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00896E68">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>MEDLINE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC4D43F" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00896E68">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="202124"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="202124"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(asthenopia) AND (("2020/01/01"[Date - Entry] : "2021/01/01"[Date - Entry]))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="660F371F" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00896E68">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70C28FFA" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00896E68">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00494E00" w14:paraId="09E0D245" w14:textId="77777777" w:rsidTr="00085FC5">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56626583" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00896E68">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>BVS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17DD2923" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00896E68">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="202124"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="202124"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(COVID-19) AND (quarantine) AND (myopia)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7FCF53" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00896E68">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3441720E" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00896E68">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DC140D4" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00896E68">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00494E00" w14:paraId="5E06818D" w14:textId="77777777" w:rsidTr="00085FC5">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10EF5EF6" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00896E68">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>GOOGLE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A1AB831" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00896E68">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ACADÊMICO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E190BCF" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00896E68">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="202124"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="202124"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(eye strain) AND (COVID-19) AND (college students)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21E70680" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00896E68">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>420</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36F1318B" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00896E68">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00494E00" w14:paraId="65F83652" w14:textId="77777777" w:rsidTr="00085FC5">
+        <w:trPr>
+          <w:trHeight w:val="170"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10204" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AA4F92E" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00896E68">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Legenda de Tabela.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7E48D51B" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00084143">
+      <w:pPr>
+        <w:spacing w:after="180" w:line="319" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a1"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="180" w:bottomFromText="180" w:vertAnchor="text" w:tblpX="-555"/>
+        <w:tblW w:w="10194" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="2022"/>
+        <w:gridCol w:w="2022"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00085FC5" w14:paraId="4F8AFD01" w14:textId="77777777" w:rsidTr="00085FC5">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10194" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="272464"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B246D89" w14:textId="64A7A215" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Quadro 2. Título d</w:t>
+            </w:r>
+            <w:r w:rsidR="00E646EE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> quadro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00085FC5" w14:paraId="113A97DE" w14:textId="77777777" w:rsidTr="00085FC5">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22190035" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Características</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3429B9DC" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>X (Média)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FCC0723" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Desvio Padrão</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00085FC5" w14:paraId="47BEBA10" w14:textId="77777777" w:rsidTr="00085FC5">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FE0E470" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Idade</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41A8466C" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>47,68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FA27DBD" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>13,14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00085FC5" w14:paraId="76FF7835" w14:textId="77777777" w:rsidTr="00085FC5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AF4E222" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tempo de formação em Medicina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F9428E4" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>22,41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11F17418" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>13,03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00085FC5" w14:paraId="0FC373E5" w14:textId="77777777" w:rsidTr="00085FC5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41B39200" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tempo de Docência na faculdade estudada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20F4D082" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AEFE224" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00085FC5" w14:paraId="48D78B10" w14:textId="77777777" w:rsidTr="00085FC5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5841D28F" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sexo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7037A4E4" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Feminino</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21BDC314" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Masculino</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07F1A0AC" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BADA81F" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30178B99" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12533A5C" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DF2A3BB" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>53,75%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="007FFB47" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>46,25%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00085FC5" w14:paraId="69FF8BCC" w14:textId="77777777" w:rsidTr="00085FC5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FFECE77" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Residência/Especialização</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D436E84" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ginecologia e Obstetrícia / Saúde Materno Infantil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EF39C23" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    Pediatria / Neonatologia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42B9D0EB" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    Cirurgia Geral</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D9097EB" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    Clínica Médica</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F20F653" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    Dermatologia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E96B3FC" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    Pneumologia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46837841" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    Radiologia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CA927CF" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    Cardiologia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40691401" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    Gastroenterologia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A31421B" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    Geriatria</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EC1D42E" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    Nefrologia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CF5E8C4" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    Oncologia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20EF6B04" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    Psiquiatria</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BE93AB1" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    Oftalmologia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D7D61A7" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E183D34" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72F0BF31" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18E3A9B3" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70F1E4E8" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AE790EB" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70AF4BEE" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1000CB05" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0979457A" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C6B17D0" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="037D4CC6" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78F702F8" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3739E964" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43BB8090" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B3FE8FC" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DD9C8C4" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16F7CA0B" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>28,75</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B0EBC5F" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>13,75</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F5D6114" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C620A90" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="583C2F65" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17F323EA" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65B582E6" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F6BA8E9" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="603C0068" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3,75</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78E88918" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3,75</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BE04C77" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3,75</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36E236B1" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2,5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F58E664" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2,5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="308B45BF" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00085FC5" w14:paraId="76D7998C" w14:textId="77777777" w:rsidTr="00085FC5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BA30208" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Mestrado</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0791961F" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Doutorado</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7738D2FD" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:keepLines/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A0328CC" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:keepLines/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="464101BC" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:keepLines/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>42,5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46EC6B27" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:keepLines/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>31,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00085FC5" w14:paraId="26896766" w14:textId="77777777" w:rsidTr="00085FC5">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="482A7CA8" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:keepLines/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Uso da telemedicina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20FD08FB" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:keepLines/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="264E57C2" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:keepLines/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00085FC5" w14:paraId="18D4ECFB" w14:textId="77777777" w:rsidTr="00085FC5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00507732" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Utilizou/utiliza</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29F9630D" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Satisfação</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F59B1CE" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Facilidade no trabalho</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F070A06" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:keepLines/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Renovação de receitas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C184805" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:keepLines/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Sanar dúvidas de pacientes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A8FB85D" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:keepLines/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Idade</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26A0ABBE" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:keepLines/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CE95756" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:keepLines/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EC86ABE" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:keepLines/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09B3AF1A" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:keepLines/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D513523" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:keepLines/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F705E80" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:keepLines/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>41,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54E625B9" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:keepLines/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>53,75</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C420027" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:keepLines/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B0C98C2" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:keepLines/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(84,72)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D4D13FC" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:keepLines/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(93,02)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3104654B" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:keepLines/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(72,09)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10AEB14F" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:keepLines/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>DP=5,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00085FC5" w14:paraId="3D6B1664" w14:textId="77777777" w:rsidTr="00085FC5">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10194" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B942563" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Legenda de Tabela</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5046C27C" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00">
+      <w:pPr>
+        <w:spacing w:after="180" w:line="319" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00494E00">
+          <w:headerReference w:type="default" r:id="rId7"/>
+          <w:pgSz w:w="11909" w:h="16834"/>
+          <w:pgMar w:top="1700" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
+    <w:p w14:paraId="459FE5D0" w14:textId="77777777" w:rsidR="00494E00" w:rsidRDefault="00494E00" w:rsidP="00494E00">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    </w:p>
+    <w:p w14:paraId="22404371" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00085FC5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rtl w:val="0"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16680897" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRPr="002031E6" w:rsidRDefault="00085FC5" w:rsidP="00085FC5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00085FC5" w:rsidRPr="002031E6">
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11909" w:h="16834"/>
+          <w:pgMar w:top="964" w:right="851" w:bottom="964" w:left="851" w:header="198" w:footer="113" w:gutter="0"/>
+          <w:cols w:space="720" w:equalWidth="0">
+            <w:col w:w="10203" w:space="0"/>
+          </w:cols>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002031E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Modelos de Gráficos e Figuras</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="301E47B9" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRPr="002031E6" w:rsidRDefault="00085FC5" w:rsidP="00085FC5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:id="0" w:name="_heading=h.1fob9te" w:colFirst="0" w:colLast="0" w:displacedByCustomXml="next"/>
+    <w:bookmarkEnd w:id="0" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
+        <w:tag w:val="goog_rdk_3"/>
+        <w:id w:val="-883924554"/>
         <w:lock w:val="contentLocked"/>
-        <w:id w:val="-883924554"/>
-        <w:tag w:val="goog_rdk_3"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="Table4"/>
-[...2 lines deleted...]
-            <w:jc w:val="left"/>
+            <w:tblStyle w:val="a2"/>
+            <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="180" w:bottomFromText="180" w:vertAnchor="text" w:tblpX="903"/>
+            <w:tblW w:w="8293" w:type="dxa"/>
+            <w:tblInd w:w="0" w:type="dxa"/>
             <w:tblBorders>
-              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-              <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:insideH w:val="nil"/>
+              <w:insideV w:val="nil"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
-            <w:tblLook w:val="0400"/>
+            <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="8293"/>
-            <w:tblGridChange w:id="0">
-[...3 lines deleted...]
-            </w:tblGridChange>
           </w:tblGrid>
-          <w:tr>
+          <w:tr w:rsidR="00085FC5" w14:paraId="16568BFF" w14:textId="77777777" w:rsidTr="00896E68">
             <w:trPr>
-              <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-              <w:tblHeader w:val="0"/>
+              <w:trHeight w:val="417"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="272464" w:val="clear"/>
+                <w:tcW w:w="8293" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="272464"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
-[...4 lines deleted...]
-                    <w:color w:val="ffffff"/>
+              <w:p w14:paraId="14B246E5" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+                <w:pPr>
+                  <w:spacing w:before="120" w:after="120"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:color w:val="FFFFFF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.1fob9te" w:id="0"/>
-[...5 lines deleted...]
-                    <w:color w:val="ffffff"/>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:color w:val="FFFFFF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
-                    <w:rtl w:val="0"/>
-[...6 lines deleted...]
-                  </w:rPr>
+                  </w:rPr>
+                  <w:t>Gráfico 1. Procedimentos dermatológicos por região entre 2016 e 2020.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
-          <w:tr>
+          <w:tr w:rsidR="00085FC5" w14:paraId="2FE9A32E" w14:textId="77777777" w:rsidTr="00896E68">
             <w:trPr>
-              <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-              <w:tblHeader w:val="0"/>
+              <w:trHeight w:val="5374"/>
             </w:trPr>
             <w:tc>
-              <w:tcPr/>
-[...10 lines deleted...]
-                  <w:rPr>
+              <w:tcPr>
+                <w:tcW w:w="8293" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="11457015" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:drawing>
-                    <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+                    <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="012BADB8" wp14:editId="03B418BB">
                       <wp:extent cx="5117465" cy="3336194"/>
-                      <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...1 lines deleted...]
-                      <a:graphic>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="2" name="image1.png" descr="Gráfico, Gráfico de barras&#10;&#10;Descrição gerada automaticamente"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                          <pic:pic>
+                          <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
-                              <pic:cNvPr descr="Gráfico, Gráfico de barras&#10;&#10;Descrição gerada automaticamente" id="0" name="image1.png"/>
+                              <pic:cNvPr id="0" name="image1.png" descr="Gráfico, Gráfico de barras&#10;&#10;Descrição gerada automaticamente"/>
                               <pic:cNvPicPr preferRelativeResize="0"/>
                             </pic:nvPicPr>
                             <pic:blipFill>
                               <a:blip r:embed="rId9"/>
-                              <a:srcRect b="0" l="0" r="0" t="0"/>
+                              <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="5117465" cy="3336194"/>
                               </a:xfrm>
-                              <a:prstGeom prst="rect"/>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
                               <a:ln/>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-                </w:r>
               </w:p>
             </w:tc>
           </w:tr>
-          <w:tr>
+          <w:tr w:rsidR="00085FC5" w14:paraId="18471407" w14:textId="77777777" w:rsidTr="00896E68">
             <w:trPr>
-              <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-              <w:tblHeader w:val="0"/>
+              <w:trHeight w:val="293"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
-                <w:shd w:fill="f2f2f2" w:val="clear"/>
+                <w:tcW w:w="8293" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
-[...5 lines deleted...]
-                    <w:iCs w:val="1"/>
+              <w:p w14:paraId="3125F57A" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-                  </w:rPr>
+                <w:r>
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Fonte: Autoria dos pesquisadores.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
+    <w:p w14:paraId="79D807B0" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00085FC5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
+    <w:p w14:paraId="6FABDF26" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00085FC5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
+    <w:p w14:paraId="2F9CAA85" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00085FC5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
+    <w:p w14:paraId="28467195" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00085FC5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
+    <w:p w14:paraId="31801CA0" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00085FC5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
+    <w:p w14:paraId="1AD6E225" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00085FC5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
+    <w:p w14:paraId="40AE6BE0" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00085FC5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
+    <w:p w14:paraId="7E6D4052" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00085FC5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
+    <w:p w14:paraId="404982B9" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00085FC5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
+    <w:p w14:paraId="5F28D3A3" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00085FC5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
+    <w:p w14:paraId="3C4C0BA7" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00085FC5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
+    <w:p w14:paraId="4C67CDAC" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00085FC5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table5"/>
-[...2 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:tblStyle w:val="a3"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="180" w:bottomFromText="180" w:vertAnchor="text" w:tblpX="2524" w:tblpY="107"/>
+        <w:tblW w:w="4960" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4960"/>
-        <w:tblGridChange w:id="0">
-[...3 lines deleted...]
-        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00085FC5" w14:paraId="3A0598E2" w14:textId="77777777" w:rsidTr="00896E68">
         <w:tc>
           <w:tcPr>
-            <w:shd w:fill="272464" w:val="clear"/>
+            <w:tcW w:w="4960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="272464"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
-[...5 lines deleted...]
-                <w:color w:val="ffffff"/>
+          <w:p w14:paraId="454A2EAE" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRPr="002031E6" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:color w:val="ffffff"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002031E6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Figura 1. Fluxograma do processo de seleção </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
-[...5 lines deleted...]
-                <w:color w:val="ffffff"/>
+          <w:p w14:paraId="49ED91F7" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-                <w:color w:val="ffffff"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">dos artigos.</w:t>
+              </w:rPr>
+              <w:t>dos artigos.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00085FC5" w14:paraId="7EF3249F" w14:textId="77777777" w:rsidTr="00896E68">
         <w:tc>
-          <w:tcPr/>
-[...5 lines deleted...]
-                <w:bCs w:val="1"/>
+          <w:tcPr>
+            <w:tcW w:w="4960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03C6DC03" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distB="0" distT="0" distL="0" distR="0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F2569D8" wp14:editId="495A5360">
                   <wp:extent cx="3065702" cy="2992768"/>
-                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...1 lines deleted...]
-                  <a:graphic>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1" name="image2.png" descr="Uma imagem contendo Texto&#10;&#10;Descrição gerada automaticamente"/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                      <pic:pic>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="Uma imagem contendo Texto&#10;&#10;Descrição gerada automaticamente" id="0" name="image2.png"/>
+                          <pic:cNvPr id="0" name="image2.png" descr="Uma imagem contendo Texto&#10;&#10;Descrição gerada automaticamente"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10"/>
-                          <a:srcRect b="0" l="0" r="0" t="0"/>
+                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3065702" cy="2992768"/>
                           </a:xfrm>
-                          <a:prstGeom prst="rect"/>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00085FC5" w14:paraId="76DBDD71" w14:textId="77777777" w:rsidTr="00896E68">
         <w:tc>
           <w:tcPr>
-            <w:shd w:fill="f2f2f2" w:val="clear"/>
+            <w:tcW w:w="4960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
-[...5 lines deleted...]
-                <w:iCs w:val="1"/>
+          <w:p w14:paraId="50D0D72E" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00896E68">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fonte: Autoria dos pesquisadores.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
+    <w:p w14:paraId="6BCB412B" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00085FC5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    </w:p>
+    <w:p w14:paraId="6F8FF80B" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00085FC5" w:rsidP="00494E00">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rtl w:val="0"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:sectPr>
+    <w:sectPr w:rsidR="00085FC5" w:rsidSect="00494E00">
       <w:type w:val="continuous"/>
-      <w:pgSz w:h="16834" w:w="11909" w:orient="portrait"/>
-      <w:pgMar w:bottom="964" w:top="964" w:left="851" w:right="851" w:header="198" w:footer="113"/>
+      <w:pgSz w:w="11909" w:h="16834"/>
+      <w:pgMar w:top="964" w:right="851" w:bottom="964" w:left="851" w:header="198" w:footer="113" w:gutter="0"/>
+      <w:cols w:space="720" w:equalWidth="0">
+        <w:col w:w="10203" w:space="0"/>
+      </w:cols>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="12AD36BE" w14:textId="77777777" w:rsidR="00BD568E" w:rsidRDefault="00BD568E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6BB3B413" w14:textId="77777777" w:rsidR="00BD568E" w:rsidRDefault="00BD568E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:font w:name="Arial"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{4445AA0C-BD50-634B-B3A7-E250935D6C25}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{75AD6EAF-9620-C348-9592-54D97B2D339B}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{D73B6F50-D317-AA44-8B69-EDA4CFE40894}"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{B2E50812-E913-8D40-BD35-38D5A83E9BE2}"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{224F08A4-A937-CC48-B65B-9185901A489C}"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{D3336103-C1A4-1B48-B4C3-802C2A233F26}"/>
+  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-</w:ftr>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="495A7177" w14:textId="77777777" w:rsidR="00BD568E" w:rsidRDefault="00BD568E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="311BE763" w14:textId="77777777" w:rsidR="00BD568E" w:rsidRDefault="00BD568E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...8 lines deleted...]
-          <v:imagedata cropbottom="0f" cropleft="0f" cropright="0f" croptop="0f" r:id="rId1" o:title="image3.png"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4857BD9B" w14:textId="77777777" w:rsidR="00084143" w:rsidRDefault="00BD568E">
+    <w:r>
+      <w:pict w14:anchorId="798D7A21">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="WordPictureWatermark1" o:spid="_x0000_s1026" type="#_x0000_t75" alt="" style="position:absolute;margin-left:-71.15pt;margin-top:-91.6pt;width:600.2pt;height:848.95pt;z-index:-251658752;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0">
+          <v:imagedata r:id="rId1" o:title="image3"/>
+          <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
-    </w:r>
-[...3 lines deleted...]
-      </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6755FAB3" w14:textId="77777777" w:rsidR="00085FC5" w:rsidRDefault="00BD568E">
+    <w:r>
+      <w:pict w14:anchorId="0210E70C">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="_x0000_s1025" type="#_x0000_t75" alt="" style="position:absolute;margin-left:-45.95pt;margin-top:-52.9pt;width:600.2pt;height:848.95pt;z-index:-251656704;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0">
+          <v:imagedata r:id="rId1" o:title="image3"/>
+          <w10:wrap anchorx="margin" anchory="margin"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:embedTrueTypeFonts w:val="1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="111"/>
+  <w:embedTrueTypeFonts/>
   <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00084143"/>
+    <w:rsid w:val="00084143"/>
+    <w:rsid w:val="00085FC5"/>
+    <w:rsid w:val="00494E00"/>
+    <w:rsid w:val="006F2310"/>
+    <w:rsid w:val="00BD568E"/>
+    <w:rsid w:val="00E646EE"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="0696F965"/>
+  <w15:docId w15:val="{8D3D426A-5C9F-4640-A66B-FF817C4984D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en_GB"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...11 lines deleted...]
-    <w:name w:val="normal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="120" w:before="400" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="400" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="120" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="120"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="320" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="434343"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
-      <w:iCs w:val="1"/>
+      <w:i/>
+      <w:iCs/>
       <w:color w:val="666666"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="60" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
-        <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="100.0" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-[...12 lines deleted...]
-    <w:unhideWhenUsed w:val="1"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal10">
+    <w:name w:val="Table Normal1"/>
     <w:tblPr>
-      <w:tblInd w:w="0.0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Semlista" w:default="1">
-[...16 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Cabealho">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CabealhoChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00146D18"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CabealhoChar" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Cabealho"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00146D18"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rodap">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="RodapChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00146D18"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RodapChar" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Rodap"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00146D18"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="00F829FA"/>
     <w:pPr>
       <w:ind w:left="720"/>
-      <w:contextualSpacing w:val="1"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="320" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="320"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table1">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal10"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table2">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal10"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table3">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+    <w:basedOn w:val="TableNormal10"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table4">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
+    <w:basedOn w:val="TableNormal10"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table5">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a3">
+    <w:basedOn w:val="TableNormal10"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5325,49 +8400,73 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjxd8/dfDmHPqteeoIAIP2coCk5dw==">CgMxLjAaHwoBMBIaChgICVIUChJ0YWJsZS5xbXo1dDg1dWg3NjUaHwoBMRIaChgICVIUChJ0YWJsZS42c2Rodnd0bzdjYzkaHwoBMhIaChgICVIUChJ0YWJsZS5taTJxeGp6YzFuZ2caHwoBMxIaChgICVIUChJ0YWJsZS5lOGZna241cG1ibWMyCWguMWZvYjl0ZTgAciExU1dnN2JXTFVORW9nbnl5N3dvN05qYzFUd3B6Z0g0R28=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>4</Pages>
+  <Words>663</Words>
+  <Characters>3782</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>31</Lines>
+  <Paragraphs>8</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>4437</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>